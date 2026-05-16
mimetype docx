--- v0 (2026-03-06)
+++ v1 (2026-05-16)
@@ -8,2848 +8,3111 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3027890D" w14:textId="130F445C" w:rsidR="00404726" w:rsidRPr="00B6035C" w:rsidRDefault="00404726" w:rsidP="0068255C">
+    <w:p w14:paraId="57097505" w14:textId="3C320DA5" w:rsidR="004C0C5F" w:rsidRDefault="00404726" w:rsidP="00C742A9">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6035C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00B6035C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">complete a </w:t>
       </w:r>
-      <w:r w:rsidR="00AF102B">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B6035C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>report for</w:t>
       </w:r>
       <w:r w:rsidR="004B5AB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any incident which deviates from the principles of GCP or the approved protocol and had the potential to affect to a significant degree</w:t>
+        <w:t xml:space="preserve"> any incident which deviates from the principles of GCP or the approved protocol</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6035C">
+      <w:r w:rsidR="00AD6892">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and sen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6892">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it to [</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6892" w:rsidRPr="00AD6892">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>email of trial office / Trial Manager / other</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6892">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1346">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please report </w:t>
+      </w:r>
+      <w:r w:rsidR="00960170">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>any U</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rgent Safety Measures on the USM Reporting Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00960170">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16208D02" w14:textId="77777777" w:rsidR="004C0C5F" w:rsidRDefault="004C0C5F" w:rsidP="0068255C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6D7286" w14:textId="77777777" w:rsidR="00355FCA" w:rsidRPr="00355FCA" w:rsidRDefault="00960170" w:rsidP="00355FCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Definition</w:t>
+      </w:r>
+      <w:r w:rsidR="00355FCA" w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BE3B95" w14:textId="77777777" w:rsidR="00355FCA" w:rsidRPr="00355FCA" w:rsidRDefault="00355FCA" w:rsidP="00C742A9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deviation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Any minor unintended departure from the approved project protocol and/or Good Clinical Practice (GCP) that does not result in harm to project participants or significantly affect the scientific value of the project data e.g. boxes on consent form ticked rather than initialled; completed consent form misfiled; visit date deviation; single dosing error of recently expired Investigational Medicinal Product (IMP). Repeated deviations have the potential to be classed as serious breaches dependent on their project impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3027890D" w14:textId="39C63A7A" w:rsidR="00404726" w:rsidRPr="00355FCA" w:rsidRDefault="00355FCA" w:rsidP="00C742A9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rious breach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1346" w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00200D23" w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>deviation that has</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5AB9" w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the potential to affect to a significant degree</w:t>
+      </w:r>
+      <w:r w:rsidR="00200D23" w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> either of the following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C1924F" w14:textId="7684EF2A" w:rsidR="00B26048" w:rsidRPr="00AE4F65" w:rsidRDefault="00B26048" w:rsidP="001C6E41">
+    <w:p w14:paraId="77C1924F" w14:textId="3500688B" w:rsidR="00B26048" w:rsidRPr="00355FCA" w:rsidRDefault="00B26048" w:rsidP="00C742A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4F65">
+      <w:r w:rsidRPr="00355FCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The safety, physical or mental integrity of the participant(s) of the research project; or </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0062229C" w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rights, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety, physical or mental integrity of the participant(s) of the research project </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5816D1B1" w14:textId="2623F854" w:rsidR="00B26048" w:rsidRPr="00711A85" w:rsidRDefault="0077784E" w:rsidP="00B26048">
+    <w:p w14:paraId="5816D1B1" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00C742A9" w:rsidRDefault="00B26048" w:rsidP="00C742A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      <w:r w:rsidR="00B26048">
+      <w:r w:rsidRPr="00355FCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The scientific value of the research project</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="099B92A5" w14:textId="77777777" w:rsidR="00C742A9" w:rsidRPr="00355FCA" w:rsidRDefault="00C742A9" w:rsidP="00C742A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9586" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="9375" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2541"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1778"/>
+        <w:gridCol w:w="4673"/>
+        <w:gridCol w:w="4670"/>
+        <w:gridCol w:w="32"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004962DC" w:rsidRPr="0068255C" w14:paraId="2F2B94A3" w14:textId="77777777" w:rsidTr="004962DC">
+      <w:tr w:rsidR="004378BD" w:rsidRPr="0039526B" w14:paraId="2208DF41" w14:textId="77777777" w:rsidTr="00E95F84">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1C34E3" w14:textId="77777777" w:rsidR="004378BD" w:rsidRPr="00E95F84" w:rsidRDefault="004378BD" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of incident:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E3A669" w14:textId="03783485" w:rsidR="004378BD" w:rsidRPr="0039526B" w:rsidRDefault="004378BD" w:rsidP="004378BD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(DD/MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D2A52" w:rsidRPr="0039526B" w14:paraId="7537750B" w14:textId="77777777" w:rsidTr="00E95F84">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="235C1441" w14:textId="6256E367" w:rsidR="002D2A52" w:rsidRPr="00E95F84" w:rsidRDefault="002D2A52" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of incident: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E81D0E4" w14:textId="08304163" w:rsidR="002D2A52" w:rsidRPr="0039526B" w:rsidRDefault="0067578B" w:rsidP="00E61829">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="639"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:iCs/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1600832679"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006E4DD2" w:rsidRPr="006E4DD2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E61829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Deviation        </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:iCs/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="71791138"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E61829" w:rsidRPr="006E4DD2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:spacing w:val="-2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E61829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Serious breach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004378BD" w:rsidRPr="0039526B" w14:paraId="7FF7F6DB" w14:textId="77777777" w:rsidTr="00E95F84">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A695443" w14:textId="3B051662" w:rsidR="004378BD" w:rsidRPr="00E95F84" w:rsidRDefault="004378BD" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date reported to trial office:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA6903B" w14:textId="298C0AB6" w:rsidR="004378BD" w:rsidRPr="0039526B" w:rsidRDefault="004378BD" w:rsidP="004378BD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(DD/MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0039526B" w:rsidRPr="0039526B" w14:paraId="296A0EA8" w14:textId="77777777" w:rsidTr="00DC6622">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57494B63" w14:textId="0203EF94" w:rsidR="0039526B" w:rsidRPr="00E95F84" w:rsidRDefault="0039526B" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site where </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>incident</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6622" w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>occurred:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DDEA16" w14:textId="77777777" w:rsidR="0039526B" w:rsidRPr="0039526B" w:rsidRDefault="0039526B" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6622" w:rsidRPr="0039526B" w14:paraId="168E9127" w14:textId="77777777" w:rsidTr="00DC6622">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5185A384" w14:textId="77777777" w:rsidR="00DC6622" w:rsidRPr="00E95F84" w:rsidRDefault="00DC6622">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trial ID of the participants involved </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC6622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDEDB45" w14:textId="77777777" w:rsidR="00DC6622" w:rsidRPr="0039526B" w:rsidRDefault="00DC6622">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0039526B" w:rsidRPr="0039526B" w14:paraId="37944027" w14:textId="77777777" w:rsidTr="00DC6622">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D01C7A" w14:textId="1361F52B" w:rsidR="0039526B" w:rsidRPr="00E95F84" w:rsidRDefault="0039526B" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of person reporting </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>incident</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6622" w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="006E5BCC" w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trial office</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E1555A" w14:textId="77777777" w:rsidR="0039526B" w:rsidRPr="0039526B" w:rsidRDefault="0039526B" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E5BCC" w:rsidRPr="0039526B" w14:paraId="173F933A" w14:textId="77777777" w:rsidTr="00DC6622">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F955858" w14:textId="7B6DAC9A" w:rsidR="006E5BCC" w:rsidRPr="00E95F84" w:rsidRDefault="006E5BCC" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tel No</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0ED1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A0ED1" w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of person reporting </w:t>
+            </w:r>
+            <w:r w:rsidR="000A0ED1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>incident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6B0230" w14:textId="77777777" w:rsidR="006E5BCC" w:rsidRPr="0039526B" w:rsidRDefault="006E5BCC" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E5BCC" w:rsidRPr="0039526B" w14:paraId="2B5461ED" w14:textId="77777777" w:rsidTr="00DC6622">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5F3875" w14:textId="082F48B1" w:rsidR="006E5BCC" w:rsidRPr="00E95F84" w:rsidRDefault="006E5BCC" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0ED1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A0ED1" w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of person reporting </w:t>
+            </w:r>
+            <w:r w:rsidR="000A0ED1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>incident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F05C49C" w14:textId="77777777" w:rsidR="006E5BCC" w:rsidRPr="0039526B" w:rsidRDefault="006E5BCC" w:rsidP="00B6562B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB01D8" w:rsidRPr="0039526B" w14:paraId="532241F3" w14:textId="77777777" w:rsidTr="004378BD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="32" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="124"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A94755" w14:textId="77777777" w:rsidR="00CB01D8" w:rsidRPr="0039526B" w:rsidRDefault="00CB01D8" w:rsidP="00CB01D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B33014" w:rsidRPr="0039526B" w14:paraId="59A0BCB3" w14:textId="77777777" w:rsidTr="002D2A52">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="32" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
-[...67 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03357F1B" w14:textId="06787056" w:rsidR="004962DC" w:rsidRPr="0068255C" w:rsidRDefault="004962DC" w:rsidP="00E63ED7">
+          <w:p w14:paraId="6448D859" w14:textId="1FB738A0" w:rsidR="008D75F2" w:rsidRPr="0039526B" w:rsidRDefault="008D75F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0068255C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Detail of the </w:t>
+            </w:r>
+            <w:r w:rsidR="002E2078" w:rsidRPr="0039526B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0068255C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deviation / serious </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039526B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...25 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>breach</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004962DC" w:rsidRPr="0068255C" w14:paraId="35A372F0" w14:textId="77777777" w:rsidTr="004962DC">
+      <w:tr w:rsidR="008D75F2" w:rsidRPr="0039526B" w14:paraId="2D526977" w14:textId="77777777" w:rsidTr="00C34C44">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="32" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="5124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="9343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6196144A" w14:textId="78E18B57" w:rsidR="004962DC" w:rsidRPr="0068255C" w:rsidRDefault="0077784E" w:rsidP="008D75F2">
-[...7 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="28AC85D1" w14:textId="77777777" w:rsidR="00A0709E" w:rsidRDefault="00A0709E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EBD43E4" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRDefault="007F0A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BF4EA55" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRDefault="00DC6622" w:rsidP="00DC6622">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1752"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...111 lines deleted...]
-                <w:noProof/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
-                <w:sz w:val="16"/>
-[...45 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25548E2B" w14:textId="77777777" w:rsidR="00DC6622" w:rsidRDefault="00DC6622" w:rsidP="00DC6622">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1752"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77AB2C05" w14:textId="77777777" w:rsidR="00D25CE4" w:rsidRDefault="00D25CE4" w:rsidP="00DC6622">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1752"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="217C686E" w14:textId="77777777" w:rsidR="00D25CE4" w:rsidRDefault="00D25CE4" w:rsidP="00DC6622">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1752"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06740E3A" w14:textId="5F851E9F" w:rsidR="00D25CE4" w:rsidRPr="0039526B" w:rsidRDefault="00D25CE4" w:rsidP="00DC6622">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1752"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0068255C" w:rsidRPr="0068255C" w14:paraId="52F2DA77" w14:textId="77777777" w:rsidTr="00CB01D8">
+      <w:tr w:rsidR="008D75F2" w:rsidRPr="0039526B" w14:paraId="43CDD1B9" w14:textId="77777777" w:rsidTr="004378BD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="102"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="32" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9586" w:type="dxa"/>
-[...26 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="132D73F7" w14:textId="6A3C365F" w:rsidR="00B6173E" w:rsidRPr="004962DC" w:rsidRDefault="00B6173E" w:rsidP="007008F6">
-[...26 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="4DA4BC04" w14:textId="5FC1E5B4" w:rsidR="008D75F2" w:rsidRPr="0039526B" w:rsidRDefault="008D75F2" w:rsidP="003A1FF7">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B6173E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Corrective and Preventive Action</w:t>
+            </w:r>
+            <w:r w:rsidR="003F71EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A1FF7" w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(CAPA</w:t>
+            </w:r>
+            <w:r w:rsidR="003F71EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1FF7" w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Implemented:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6173E" w:rsidRPr="0068255C" w14:paraId="245D1988" w14:textId="77777777" w:rsidTr="00491D53">
+      <w:tr w:rsidR="008D75F2" w:rsidRPr="0039526B" w14:paraId="2038DEDE" w14:textId="77777777" w:rsidTr="00DC6622">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="441"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="32" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="1928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
-[...47 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="9343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...242 lines deleted...]
-            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49F3921A" w14:textId="75F010A8" w:rsidR="008D75F2" w:rsidRPr="004962DC" w:rsidRDefault="008D75F2" w:rsidP="00E63ED7">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="36D46A7D" w14:textId="1E14842C" w:rsidR="00A0709E" w:rsidRPr="00B33014" w:rsidRDefault="00A0709E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Corrective</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> action(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF390E2" w14:textId="77777777" w:rsidR="00A0709E" w:rsidRPr="00B33014" w:rsidRDefault="00A0709E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B4135FE" w14:textId="77777777" w:rsidR="00A0709E" w:rsidRPr="00B33014" w:rsidRDefault="00A0709E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3364442D" w14:textId="77777777" w:rsidR="00A0709E" w:rsidRDefault="00A0709E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6A279B" w14:textId="77777777" w:rsidR="00D67E3A" w:rsidRDefault="00D67E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01755812" w14:textId="77777777" w:rsidR="00D67E3A" w:rsidRDefault="00D67E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="688C82B5" w14:textId="77777777" w:rsidR="00D67E3A" w:rsidRPr="00B33014" w:rsidRDefault="00D67E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47E8D17E" w14:textId="77777777" w:rsidR="00A0709E" w:rsidRPr="00B33014" w:rsidRDefault="00A0709E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4317478F" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRPr="007F0A3A" w:rsidRDefault="007F0A3A" w:rsidP="007F0A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14D0B4CB" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRDefault="007F0A3A" w:rsidP="007F0A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17B6836B" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRPr="007F0A3A" w:rsidRDefault="007F0A3A" w:rsidP="007F0A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="543C7A92" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRDefault="007F0A3A" w:rsidP="007F0A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F3921A" w14:textId="4B010693" w:rsidR="007F0A3A" w:rsidRPr="007F0A3A" w:rsidRDefault="007F0A3A" w:rsidP="007F0A3A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1100"/>
+                <w:tab w:val="left" w:pos="3641"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D75F2" w:rsidRPr="0068255C" w14:paraId="31692EA5" w14:textId="77777777" w:rsidTr="00136B1D">
+      <w:tr w:rsidR="0035282C" w:rsidRPr="0039526B" w14:paraId="62B62CEA" w14:textId="77777777" w:rsidTr="00D67E3A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="32" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="1982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9586" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="9343" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40CAA1F2" w14:textId="3B9A5DC1" w:rsidR="008D75F2" w:rsidRPr="00CB01D8" w:rsidRDefault="008D75F2" w:rsidP="00E63ED7">
-[...8 lines deleted...]
-          <w:p w14:paraId="38B39CB4" w14:textId="69195526" w:rsidR="008D75F2" w:rsidRDefault="008D75F2" w:rsidP="00E63ED7">
+          <w:p w14:paraId="20B8E8DE" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRDefault="007F0A3A" w:rsidP="007F0A3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5D8F6C6C" w14:textId="77777777" w:rsidR="008D75F2" w:rsidRDefault="008D75F2" w:rsidP="00E63ED7">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preventative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> action(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F84AEE" w14:textId="77777777" w:rsidR="0035282C" w:rsidRDefault="0035282C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="623F4C91" w14:textId="77777777" w:rsidR="008D75F2" w:rsidRPr="0068255C" w:rsidRDefault="008D75F2" w:rsidP="00E63ED7">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="182F443E" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRDefault="007F0A3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16952F69" w14:textId="77777777" w:rsidR="007F0A3A" w:rsidRDefault="007F0A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68501157" w14:textId="510B06E3" w:rsidR="007F0A3A" w:rsidRPr="0039526B" w:rsidRDefault="007F0A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D75F2" w:rsidRPr="0068255C" w14:paraId="4BD8C13F" w14:textId="77777777" w:rsidTr="00136B1D">
-[...7 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="075FA439" w14:textId="77777777" w:rsidR="004D1E43" w:rsidRDefault="004D1E43" w:rsidP="008A7B1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9393" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3458"/>
+        <w:gridCol w:w="5935"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00497111" w:rsidRPr="0039526B" w14:paraId="50E12F99" w14:textId="77777777" w:rsidTr="00497111">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="229"/>
+          <w:trHeight w:hRule="exact" w:val="1036"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9586" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="6892" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2F2CDC" w14:textId="44401E2F" w:rsidR="008D75F2" w:rsidRPr="0068255C" w:rsidRDefault="008D75F2" w:rsidP="00E63ED7">
+          <w:p w14:paraId="6EF3EEB2" w14:textId="77777777" w:rsidR="00497111" w:rsidRDefault="00497111" w:rsidP="00497111">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0068255C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">FOR </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>FOR TRIAL OFFICE USE ONLY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0068255C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEB6D3E" w14:textId="77777777" w:rsidR="00497111" w:rsidRDefault="00497111" w:rsidP="00497111">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7505AEC3" w14:textId="20CCE182" w:rsidR="00497111" w:rsidRPr="00497111" w:rsidRDefault="00497111" w:rsidP="00497111">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00497111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Instructions to the Trial Office</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00497111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="1F497D" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Please complete STU-AD-FRM-039 with further information about the review of the incident. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2B5ED0" w14:textId="760E61DA" w:rsidR="00497111" w:rsidRPr="00C40DCD" w:rsidRDefault="00497111" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2762" w:rsidRPr="0068255C" w14:paraId="6F020127" w14:textId="77777777" w:rsidTr="00491D53">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00497111" w:rsidRPr="0039526B" w14:paraId="271217F8" w14:textId="77777777" w:rsidTr="002F54A7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
+            <w:tcW w:w="2537" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="557A791C" w14:textId="2DBFA526" w:rsidR="000A2762" w:rsidRPr="007E43E5" w:rsidRDefault="000A2762" w:rsidP="00613CE3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="69EBD8D8" w14:textId="77777777" w:rsidR="00497111" w:rsidRPr="0039526B" w:rsidRDefault="00497111" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date Report logged by </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...12 lines deleted...]
-              <w:t>Breach:</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rial </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...33 lines deleted...]
-            </w:sdt>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ffice:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2277" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5684FE3D" w14:textId="36568BDE" w:rsidR="000A2762" w:rsidRPr="007E43E5" w:rsidRDefault="000A2762" w:rsidP="00613CE3">
-[...56 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="17EAD5A0" w14:textId="77777777" w:rsidR="00497111" w:rsidRPr="0039526B" w:rsidRDefault="00497111" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039526B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(DD/MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497111" w:rsidRPr="00C40DCD" w14:paraId="1220FE1B" w14:textId="77777777" w:rsidTr="002F54A7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2E4B73" w14:textId="77777777" w:rsidR="00497111" w:rsidRPr="00C40DCD" w:rsidRDefault="00497111" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40DCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Incident ID assigned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2990" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="4355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="244061" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471A468C" w14:textId="7A8BD1E1" w:rsidR="000A2762" w:rsidRPr="0068255C" w:rsidRDefault="000A2762" w:rsidP="00656410">
-[...39 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="17116A20" w14:textId="174F55B4" w:rsidR="00497111" w:rsidRPr="00C40DCD" w:rsidRDefault="00497111" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID taken from </w:t>
+            </w:r>
+            <w:r w:rsidR="00E76405">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Deviation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0065051A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reach </w:t>
+            </w:r>
+            <w:r w:rsidR="0065051A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>log</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...126 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...130 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in TMF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...795 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="782E29D1" w14:textId="24241732" w:rsidR="00B25D9A" w:rsidRPr="00011B9F" w:rsidRDefault="00B25D9A" w:rsidP="00B25D9A">
+    <w:p w14:paraId="314AA7D8" w14:textId="77777777" w:rsidR="00497111" w:rsidRDefault="00497111" w:rsidP="008A7B1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B25D9A" w:rsidRPr="00011B9F" w:rsidSect="00491D53">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="17710565" w14:textId="77777777" w:rsidR="00497111" w:rsidRDefault="00497111" w:rsidP="008A7B1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9393" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1596"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00604C9E" w:rsidRPr="0013620F" w14:paraId="033FF0BD" w14:textId="77777777" w:rsidTr="00BA5532">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9393" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC601CC" w14:textId="33866619" w:rsidR="00604C9E" w:rsidRPr="00DA37C1" w:rsidRDefault="00497111" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CA</w:t>
+            </w:r>
+            <w:r w:rsidR="00604C9E" w:rsidRPr="00DA37C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PA tracker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00604C9E" w:rsidRPr="0013620F" w14:paraId="1ACAF3BA" w14:textId="77777777" w:rsidTr="00E76405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47033F6D" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013620F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CAPA reported by site</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (add rows as required)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A51E5A" w14:textId="27ABA42D" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013620F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPA </w:t>
+            </w:r>
+            <w:r w:rsidR="00E76405">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>closed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A46CC" w14:textId="1BEF161C" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00E76405" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Approved</w:t>
+            </w:r>
+            <w:r w:rsidR="00604C9E" w:rsidRPr="0013620F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00604C9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at Trial Office </w:t>
+            </w:r>
+            <w:r w:rsidR="00604C9E" w:rsidRPr="0013620F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00604C9E" w:rsidRPr="0013620F" w14:paraId="08F479F8" w14:textId="77777777" w:rsidTr="00E76405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F4E488" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF03DED" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A848524" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00604C9E" w:rsidRPr="0013620F" w14:paraId="3AAEDB70" w14:textId="77777777" w:rsidTr="00E76405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F7C1F0" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD7D96C" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBCD7C7" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00604C9E" w:rsidRPr="0013620F" w14:paraId="0B402CF0" w14:textId="77777777" w:rsidTr="00E76405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61253220" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B00D8AE" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8569FF" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00604C9E" w:rsidRPr="0013620F" w14:paraId="0DE4253D" w14:textId="77777777" w:rsidTr="00E76405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3808A9BC" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F647421" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC7DFDF" w14:textId="77777777" w:rsidR="00604C9E" w:rsidRPr="0013620F" w:rsidRDefault="00604C9E" w:rsidP="002F54A7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F367400" w14:textId="77777777" w:rsidR="00B33014" w:rsidRDefault="00B33014" w:rsidP="008A7B1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46078A13" w14:textId="77777777" w:rsidR="00497111" w:rsidRPr="00D25CE4" w:rsidRDefault="00497111">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00497111" w:rsidRPr="00D25CE4" w:rsidSect="00D67E3A">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1276" w:right="1440" w:bottom="1276" w:left="1276" w:header="708" w:footer="346" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="1440" w:bottom="993" w:left="1276" w:header="708" w:footer="53" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B7B898C" w14:textId="77777777" w:rsidR="00D15FF9" w:rsidRDefault="00D15FF9" w:rsidP="00B7654B">
+    <w:p w14:paraId="0E35C1F1" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00283491" w:rsidP="00B7654B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D58A1F0" w14:textId="77777777" w:rsidR="00D15FF9" w:rsidRDefault="00D15FF9" w:rsidP="00B7654B">
+    <w:p w14:paraId="13F11827" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00283491" w:rsidP="00B7654B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5140D428" w14:textId="7E2BB28F" w:rsidR="00D15FF9" w:rsidRPr="0068255C" w:rsidRDefault="0068255C" w:rsidP="0068255C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5140D428" w14:textId="321343FA" w:rsidR="00D15FF9" w:rsidRPr="0068255C" w:rsidRDefault="0068255C" w:rsidP="0068255C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008A7B1E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>STU-AD</w:t>
     </w:r>
     <w:r w:rsidR="00791990">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">-FRM-029 </w:t>
     </w:r>
-    <w:r w:rsidR="008A7B1E" w:rsidRPr="008A7B1E">
+    <w:r w:rsidR="0035282C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Deviation </w:t>
     </w:r>
     <w:r w:rsidRPr="008A7B1E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Breach Report Form </w:t>
+      <w:t xml:space="preserve">Breach Report </w:t>
+    </w:r>
+    <w:r w:rsidR="007E404F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">for sites </w:t>
     </w:r>
     <w:r w:rsidR="008A7B1E" w:rsidRPr="008A7B1E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
-    <w:r w:rsidR="00B25D9A">
+    <w:r w:rsidR="00C2725F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00011B9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0068255C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0068255C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007E404F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007E404F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007E404F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007E404F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0068255C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0068255C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0068255C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008515EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="0068255C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="3F17D973" w14:textId="77777777" w:rsidR="00D15FF9" w:rsidRDefault="00D15FF9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10FDDF3B" w14:textId="77777777" w:rsidR="00D15FF9" w:rsidRDefault="00D15FF9" w:rsidP="00B7654B">
+    <w:p w14:paraId="561FF66C" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00283491" w:rsidP="00B7654B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="766994BA" w14:textId="77777777" w:rsidR="00D15FF9" w:rsidRDefault="00D15FF9" w:rsidP="00B7654B">
+    <w:p w14:paraId="07266461" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00283491" w:rsidP="00B7654B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5A003432" w14:textId="77777777" w:rsidR="0068255C" w:rsidRDefault="0068255C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A003432" w14:textId="51BDB3B7" w:rsidR="0068255C" w:rsidRDefault="003C66D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="0087511B">
-[...63 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E536A55" wp14:editId="1123248F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E536A55" wp14:editId="7E86948E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>17780</wp:posOffset>
+                <wp:posOffset>16675</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-121920</wp:posOffset>
+                <wp:posOffset>-123576</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1264920" cy="634365"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1470991" cy="461176"/>
+              <wp:effectExtent l="0" t="0" r="15240" b="15240"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Rectangle 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1264920" cy="634365"/>
+                        <a:ext cx="1470991" cy="461176"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7B4780A6" w14:textId="77777777" w:rsidR="0068255C" w:rsidRDefault="0068255C" w:rsidP="0068255C">
                           <w:pPr>
@@ -2859,460 +3122,622 @@
                             <w:t>Research project logo (if applicable)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6E536A55" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.4pt;margin-top:-9.6pt;width:99.6pt;height:49.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr5ly+bgIAADcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X52kabZadaqoVadJ&#10;URutnfpMMNTWMMcOEjv79Tuw41ZttYdpPCDg7r47Pr7j4rJrDNsr9DXYgk9PJpwpK6Gs7VPBfzzc&#10;fPrCmQ/ClsKAVQU/KM8vlx8/XLQuVzOowJQKGYFYn7eu4FUILs8yLyvVCH8CTlkyasBGBNriU1ai&#10;aAm9MdlsMllkLWDpEKTynk6veyNfJnytlQx3WnsVmCk41RbSjGnexjlbXoj8CYWrajmUIf6hikbU&#10;lpKOUNciCLbD+g1UU0sEDzqcSGgy0LqWKt2BbjOdvLrNfSWcSnchcrwbafL/D1be7u/dBmPp3q1B&#10;/vTESNY6n4+WuPGDT6exib5UOOsSi4eRRdUFJulwOlvMz2dEtiTb4nR+ujiLNGciP0Y79OGrgobF&#10;RcGRXimRJ/ZrH3rXo8tQTJ8/VRIORsUSjP2uNKtLyjhL0Ukz6sog2wt6bSGlsmHamypRqv74bEJj&#10;qGeMSNUlwIisa2NG7AEg6vEtdl/r4B9DVZLcGDz5W2F98BiRMoMNY3BTW8D3AAzdasjc+x9J6qmJ&#10;LIVu25FLXG6hPGyQIfTa907e1ET7WviwEUhip5eiBg53NGkDbcFhWHFWAf5+7zz6kwbJyllLzVNw&#10;/2snUHFmvllS5/l0Po/dljbzs89RDfjSsn1psbvmCujFpvRVOJmW0T+Y41IjNI/U56uYlUzCSspd&#10;cBnwuLkKfVPTTyHVapXcqMOcCGt772QEjwRHWT10jwLdoL1Aqr2FY6OJ/JUEe98YaWG1C6DrpM9n&#10;XgfqqTuThoafJLb/y33yev7vln8AAAD//wMAUEsDBBQABgAIAAAAIQAZX0cp3wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWruWKG2IUyEERYgfiZYHcOJtEojXUeym4e1Z&#10;TnAczWjmm3wz+U6MOMQ2kIHFXIFAqoJrqTbwsX+YrUDEZMnZLhAa+MYIm+L8LLeZCyd6x3GXasEl&#10;FDNroEmpz6SMVYPexnnokdg7hMHbxHKopRvsict9J7VSS+ltS7zQ2B7vGqy+dkdv4HFLb4exHPbb&#10;zyf18uyW7v71am3M5cV0ewMi4ZT+wvCLz+hQMFMZjuSi6AxoBk8GZou1BsG+Vpq/lQZW6hpkkcv/&#10;B4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACvmXL5uAgAANwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABlfRynfAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+            <v:rect w14:anchorId="6E536A55" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.3pt;margin-top:-9.75pt;width:115.85pt;height:36.3pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPodLzbQIAADcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpCoyKFFUgpkkV&#10;IGDi2XVsEs3xeWe3Sffrd3bSgADtYVoeLJ/v7rvzl+98ftG3hu0U+gZsyYujnDNlJVSNfS75j8fr&#10;L18580HYShiwquR75fnF8vOn884t1AxqMJVCRiDWLzpX8joEt8gyL2vVCn8ETllyasBWBDLxOatQ&#10;dITemmyW5ydZB1g5BKm8p9OrwcmXCV9rJcOt1l4FZkpOvYW0Ylo3cc2W52LxjMLVjRzbEP/QRSsa&#10;S0UnqCsRBNti8w6qbSSCBx2OJLQZaN1Ile5AtynyN7d5qIVT6S5EjncTTf7/wcqb3YO7w9i6d2uQ&#10;Pz0xknXOLyZPNPwY02tsYyw1zvrE4n5iUfWBSTos5qf52VnBmSTf/KQoTk8izZlYHLId+vBNQcvi&#10;puRIfymRJ3ZrH4bQQ8jYzFA/dRL2RsUWjL1XmjUVVZyl7KQZdWmQ7QT9bSGlsqEYXLWo1HB8nNM3&#10;9jNlpO4SYETWjTET9ggQ9fgee+h1jI+pKkluSs7/1tiQPGWkymDDlNw2FvAjAEO3GisP8QeSBmoi&#10;S6Hf9BQStxuo9nfIEAbteyevG6J9LXy4E0hip7GgAQ63tGgDXclh3HFWA/7+6DzGkwbJy1lHw1Ny&#10;/2srUHFmvltS51kxn8dpS8b8+HRGBr72bF577La9BPpjJBnqLm1jfDCHrUZon2jOV7EquYSVVLvk&#10;MuDBuAzDUNNLIdVqlcJowpwIa/vgZASPBEdZPfZPAt2ovUCqvYHDoInFGwkOsTHTwmobQDdJny+8&#10;jtTTdCYNjS9JHP/Xdop6ee+WfwAAAP//AwBQSwMEFAAGAAgAAAAhAJZQA5/gAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAURPdI/IN1kdi1zoNENOSmQgiKEA+pjw9wYjcJxNeR7abh7zEr&#10;WI5mNHOmXM96YJOyrjeEEC8jYIoaI3tqEQ77p8UtMOcFSTEYUgjfysG6urwoRSHNmbZq2vmWhRJy&#10;hUDovB8Lzl3TKS3c0oyKgnc0VgsfpG25tOIcyvXAkyjKuRY9hYVOjOqhU83X7qQRnjf0cZxqu998&#10;vkRvrzKXj+/ZCvH6ar6/A+bV7P/C8Isf0KEKTLU5kXRsQEjyEERYxKsMWPCT9CYFViNkaQy8Kvn/&#10;A9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA+h0vNtAgAANwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJZQA5/gAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
               <v:path arrowok="t"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="7B4780A6" w14:textId="77777777" w:rsidR="0068255C" w:rsidRDefault="0068255C" w:rsidP="0068255C">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Research project logo (if applicable)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="0068255C" w:rsidRPr="0087511B">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        <w:noProof/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3254F067" wp14:editId="4E019D13">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>3435736</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-155382</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2285337" cy="547911"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1152686542" name="Picture 1152686542"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="STU Logo 2017.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2298618" cy="551095"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
   <w:p w14:paraId="011F5D84" w14:textId="77777777" w:rsidR="0068255C" w:rsidRDefault="0068255C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B533226" w14:textId="77777777" w:rsidR="0068255C" w:rsidRDefault="0068255C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="31B7A131" w14:textId="7F3224E4" w:rsidR="0068255C" w:rsidRPr="0068255C" w:rsidRDefault="00624FBB" w:rsidP="0068255C">
+  <w:p w14:paraId="31B7A131" w14:textId="09AE13EF" w:rsidR="0068255C" w:rsidRPr="0068255C" w:rsidRDefault="00624FBB" w:rsidP="0068255C">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="28"/>
-        <w:szCs w:val="24"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="519887D2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="28"/>
-        <w:szCs w:val="24"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">Deviation / </w:t>
+      <w:t>Deviation</w:t>
     </w:r>
-    <w:r w:rsidR="0068255C" w:rsidRPr="0068255C">
+    <w:r w:rsidR="000B2462" w:rsidRPr="519887D2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="28"/>
-        <w:szCs w:val="24"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Breach Report Form</w:t>
+      <w:t>s</w:t>
+    </w:r>
+    <w:r w:rsidRPr="519887D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005D4586" w:rsidRPr="519887D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:r w:rsidRPr="519887D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00236AB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Serious </w:t>
+    </w:r>
+    <w:r w:rsidR="0068255C" w:rsidRPr="519887D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Breach</w:t>
+    </w:r>
+    <w:r w:rsidR="005D4586" w:rsidRPr="519887D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidR="000B2462" w:rsidRPr="519887D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>s</w:t>
+    </w:r>
+    <w:r w:rsidR="0068255C" w:rsidRPr="519887D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Report </w:t>
+    </w:r>
+    <w:r w:rsidR="003C66D9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>(for sites)</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9214" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1701"/>
-      <w:gridCol w:w="3686"/>
-      <w:gridCol w:w="2126"/>
+      <w:gridCol w:w="3431"/>
       <w:gridCol w:w="1701"/>
+      <w:gridCol w:w="2381"/>
     </w:tblGrid>
     <w:tr w:rsidR="0068255C" w:rsidRPr="00A01513" w14:paraId="6282A6B8" w14:textId="77777777" w:rsidTr="00AF102B">
       <w:trPr>
         <w:trHeight w:val="314"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6CAF9B6B" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="00AF102B" w:rsidP="00AF102B">
+        <w:p w14:paraId="6CAF9B6B" w14:textId="66E8B642" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="00AF102B" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Project </w:t>
+            <w:t>Project</w:t>
           </w:r>
           <w:r w:rsidR="0068255C" w:rsidRPr="00F97D35">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> Title: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7513" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="27EA4C6D" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="0068255C">
+        <w:p w14:paraId="27EA4C6D" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0068255C" w:rsidRPr="00A01513" w14:paraId="403C7B89" w14:textId="77777777" w:rsidTr="00AF102B">
+    <w:tr w:rsidR="0068255C" w:rsidRPr="00A01513" w14:paraId="403C7B89" w14:textId="77777777" w:rsidTr="007F0A3A">
       <w:trPr>
-        <w:trHeight w:val="418"/>
+        <w:trHeight w:val="368"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4942D8BB" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="00AF102B" w:rsidP="00AF102B">
+        <w:p w14:paraId="4942D8BB" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="00AF102B" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Chief Investigator</w:t>
           </w:r>
           <w:r w:rsidR="0068255C" w:rsidRPr="00F97D35">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3686" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="3431" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="24814963" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="0068255C">
+        <w:p w14:paraId="24814963" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0EE9316F" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00B6035C" w:rsidRDefault="00AF102B" w:rsidP="00AF102B">
+        <w:p w14:paraId="0EE9316F" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00B6035C" w:rsidRDefault="00AF102B" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F97D35">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>REC reference</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2381" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="231A3A54" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="0068255C">
+        <w:p w14:paraId="231A3A54" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0068255C" w:rsidRPr="00A01513" w14:paraId="1F25057C" w14:textId="77777777" w:rsidTr="00AF102B">
+    <w:tr w:rsidR="0068255C" w:rsidRPr="00A01513" w14:paraId="1F25057C" w14:textId="77777777" w:rsidTr="007F0A3A">
       <w:trPr>
         <w:trHeight w:val="280"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6B5C1A7F" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="0068255C" w:rsidP="00AF102B">
+        <w:p w14:paraId="6B5C1A7F" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="0068255C" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F97D35">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Sponsor: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3686" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="3431" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="47717146" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="0068255C">
+        <w:p w14:paraId="47717146" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="66135D13" w14:textId="77777777" w:rsidR="00AF102B" w:rsidRDefault="00AF102B" w:rsidP="00AF102B">
+        <w:p w14:paraId="66135D13" w14:textId="77777777" w:rsidR="00AF102B" w:rsidRDefault="00AF102B" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F97D35">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>EudraCT Number:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0FE68928" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="00AF102B" w:rsidP="00AF102B">
+        <w:p w14:paraId="0FE68928" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00F97D35" w:rsidRDefault="00AF102B" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B6035C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>(if applicable)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2381" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1A28828C" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="0068255C">
+        <w:p w14:paraId="1A28828C" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00A01513" w:rsidRDefault="0068255C" w:rsidP="007F0A3A">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6A502A9B" w14:textId="77777777" w:rsidR="0068255C" w:rsidRPr="00B6035C" w:rsidRDefault="0068255C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D0034D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA522DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3750,295 +4175,402 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="101539053">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="693194178">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="351299963">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="668021657">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009532EB"/>
     <w:rsid w:val="00003C03"/>
     <w:rsid w:val="00011B9F"/>
     <w:rsid w:val="00030D59"/>
+    <w:rsid w:val="00037615"/>
     <w:rsid w:val="00040A6A"/>
     <w:rsid w:val="00042759"/>
+    <w:rsid w:val="00044CFB"/>
     <w:rsid w:val="00047B4D"/>
     <w:rsid w:val="00047F4A"/>
     <w:rsid w:val="00052F4E"/>
     <w:rsid w:val="00071AF2"/>
+    <w:rsid w:val="00074093"/>
+    <w:rsid w:val="00091818"/>
+    <w:rsid w:val="000A0ED1"/>
     <w:rsid w:val="000A2762"/>
+    <w:rsid w:val="000B2462"/>
     <w:rsid w:val="000C3F9F"/>
     <w:rsid w:val="000C7BAC"/>
     <w:rsid w:val="000D1018"/>
+    <w:rsid w:val="000E3F96"/>
     <w:rsid w:val="000F77BB"/>
     <w:rsid w:val="000F7CA2"/>
+    <w:rsid w:val="0013620F"/>
     <w:rsid w:val="00136B1D"/>
     <w:rsid w:val="00136C3F"/>
+    <w:rsid w:val="00142A74"/>
+    <w:rsid w:val="0015506D"/>
     <w:rsid w:val="001641EB"/>
     <w:rsid w:val="00176512"/>
+    <w:rsid w:val="00194D7F"/>
+    <w:rsid w:val="001A7727"/>
     <w:rsid w:val="001B6B14"/>
     <w:rsid w:val="001D6D46"/>
     <w:rsid w:val="001F4097"/>
+    <w:rsid w:val="00200D23"/>
     <w:rsid w:val="00204794"/>
     <w:rsid w:val="00216279"/>
     <w:rsid w:val="00217317"/>
+    <w:rsid w:val="00234C42"/>
+    <w:rsid w:val="00235B81"/>
+    <w:rsid w:val="00236AB2"/>
+    <w:rsid w:val="0024546C"/>
     <w:rsid w:val="00251925"/>
     <w:rsid w:val="0025310A"/>
+    <w:rsid w:val="0027254A"/>
+    <w:rsid w:val="00283491"/>
+    <w:rsid w:val="002B6FE4"/>
+    <w:rsid w:val="002D2A52"/>
+    <w:rsid w:val="002E2078"/>
+    <w:rsid w:val="002F4C74"/>
+    <w:rsid w:val="003027DA"/>
+    <w:rsid w:val="003123C6"/>
     <w:rsid w:val="00326543"/>
     <w:rsid w:val="00333F70"/>
     <w:rsid w:val="00334BA4"/>
+    <w:rsid w:val="0035282C"/>
+    <w:rsid w:val="00355FCA"/>
     <w:rsid w:val="003656DC"/>
     <w:rsid w:val="00367629"/>
+    <w:rsid w:val="00372C53"/>
     <w:rsid w:val="00383D7A"/>
     <w:rsid w:val="003923BD"/>
+    <w:rsid w:val="0039526B"/>
     <w:rsid w:val="003A1FF7"/>
     <w:rsid w:val="003A4DE9"/>
+    <w:rsid w:val="003C66D9"/>
     <w:rsid w:val="003E0CEB"/>
     <w:rsid w:val="003F30E1"/>
+    <w:rsid w:val="003F71EE"/>
     <w:rsid w:val="00404726"/>
     <w:rsid w:val="0041081C"/>
     <w:rsid w:val="00436AE6"/>
+    <w:rsid w:val="004378BD"/>
+    <w:rsid w:val="00437DE3"/>
     <w:rsid w:val="0045294A"/>
     <w:rsid w:val="00456300"/>
+    <w:rsid w:val="00460B92"/>
     <w:rsid w:val="00470D5A"/>
     <w:rsid w:val="0048412B"/>
     <w:rsid w:val="004917AC"/>
-    <w:rsid w:val="00491D53"/>
-    <w:rsid w:val="004962DC"/>
+    <w:rsid w:val="00497111"/>
     <w:rsid w:val="004B5AB9"/>
+    <w:rsid w:val="004C0C5F"/>
     <w:rsid w:val="004C6CD0"/>
     <w:rsid w:val="004D1E43"/>
     <w:rsid w:val="004D538A"/>
     <w:rsid w:val="004E6319"/>
     <w:rsid w:val="004F2DA7"/>
     <w:rsid w:val="005108FA"/>
     <w:rsid w:val="00511E84"/>
     <w:rsid w:val="00524D74"/>
+    <w:rsid w:val="00533533"/>
     <w:rsid w:val="00547FD0"/>
-    <w:rsid w:val="00555017"/>
+    <w:rsid w:val="00551F41"/>
     <w:rsid w:val="00575350"/>
     <w:rsid w:val="00576999"/>
     <w:rsid w:val="005858D7"/>
+    <w:rsid w:val="005918C3"/>
     <w:rsid w:val="005A79E1"/>
     <w:rsid w:val="005A7D6F"/>
     <w:rsid w:val="005B2D58"/>
     <w:rsid w:val="005B79A8"/>
-    <w:rsid w:val="005D1D0C"/>
+    <w:rsid w:val="005D4586"/>
     <w:rsid w:val="005D7FB3"/>
     <w:rsid w:val="005F0F68"/>
+    <w:rsid w:val="005F70E5"/>
+    <w:rsid w:val="005F793F"/>
+    <w:rsid w:val="0060030A"/>
+    <w:rsid w:val="00604C9E"/>
     <w:rsid w:val="006124EA"/>
     <w:rsid w:val="00613CE3"/>
+    <w:rsid w:val="0062229C"/>
     <w:rsid w:val="00624FBB"/>
     <w:rsid w:val="006306BB"/>
     <w:rsid w:val="006501D9"/>
+    <w:rsid w:val="0065051A"/>
     <w:rsid w:val="006535A0"/>
+    <w:rsid w:val="00661BBA"/>
     <w:rsid w:val="0067119A"/>
     <w:rsid w:val="0068255C"/>
     <w:rsid w:val="00684766"/>
     <w:rsid w:val="006A258F"/>
     <w:rsid w:val="006B347D"/>
     <w:rsid w:val="006B3611"/>
+    <w:rsid w:val="006B5481"/>
+    <w:rsid w:val="006C766B"/>
     <w:rsid w:val="006E2499"/>
+    <w:rsid w:val="006E4DD2"/>
+    <w:rsid w:val="006E5BCC"/>
+    <w:rsid w:val="006F0264"/>
     <w:rsid w:val="006F0E32"/>
-    <w:rsid w:val="006F7576"/>
     <w:rsid w:val="006F7C2B"/>
-    <w:rsid w:val="007008F6"/>
     <w:rsid w:val="007158C6"/>
-    <w:rsid w:val="00725B34"/>
     <w:rsid w:val="00733791"/>
     <w:rsid w:val="0075093B"/>
     <w:rsid w:val="007542A3"/>
     <w:rsid w:val="007731D2"/>
-    <w:rsid w:val="0077784E"/>
     <w:rsid w:val="007778E5"/>
+    <w:rsid w:val="007904F8"/>
     <w:rsid w:val="00791990"/>
+    <w:rsid w:val="007A10BB"/>
+    <w:rsid w:val="007A776F"/>
     <w:rsid w:val="007E390E"/>
+    <w:rsid w:val="007E404F"/>
     <w:rsid w:val="007E43E5"/>
-    <w:rsid w:val="007F184A"/>
+    <w:rsid w:val="007E47C1"/>
+    <w:rsid w:val="007F0A3A"/>
+    <w:rsid w:val="00807957"/>
+    <w:rsid w:val="008367C4"/>
+    <w:rsid w:val="00850883"/>
     <w:rsid w:val="008515EC"/>
-    <w:rsid w:val="00863FA3"/>
+    <w:rsid w:val="008642A0"/>
+    <w:rsid w:val="00866D98"/>
+    <w:rsid w:val="0088211E"/>
     <w:rsid w:val="008A2932"/>
+    <w:rsid w:val="008A3A12"/>
     <w:rsid w:val="008A7B1E"/>
     <w:rsid w:val="008C30A6"/>
-    <w:rsid w:val="008C564E"/>
     <w:rsid w:val="008D1DE4"/>
     <w:rsid w:val="008D75F2"/>
     <w:rsid w:val="008E2168"/>
     <w:rsid w:val="00905666"/>
+    <w:rsid w:val="00915DF2"/>
     <w:rsid w:val="00926095"/>
-    <w:rsid w:val="00934431"/>
     <w:rsid w:val="009419BA"/>
     <w:rsid w:val="00950038"/>
     <w:rsid w:val="009532EB"/>
+    <w:rsid w:val="009558BD"/>
     <w:rsid w:val="009558CB"/>
+    <w:rsid w:val="00960170"/>
+    <w:rsid w:val="009744FC"/>
+    <w:rsid w:val="00974C8E"/>
+    <w:rsid w:val="009A20D3"/>
+    <w:rsid w:val="009A6202"/>
     <w:rsid w:val="009B39FD"/>
+    <w:rsid w:val="009E6A7F"/>
     <w:rsid w:val="009F258F"/>
-    <w:rsid w:val="00A107B2"/>
+    <w:rsid w:val="00A0709E"/>
+    <w:rsid w:val="00A10379"/>
+    <w:rsid w:val="00A2381F"/>
+    <w:rsid w:val="00A37722"/>
     <w:rsid w:val="00A50B93"/>
-    <w:rsid w:val="00A601A3"/>
+    <w:rsid w:val="00A62068"/>
+    <w:rsid w:val="00A76616"/>
     <w:rsid w:val="00A80727"/>
+    <w:rsid w:val="00A94417"/>
     <w:rsid w:val="00AB72E1"/>
     <w:rsid w:val="00AC6006"/>
+    <w:rsid w:val="00AD6892"/>
     <w:rsid w:val="00AF102B"/>
     <w:rsid w:val="00B0201B"/>
+    <w:rsid w:val="00B12E07"/>
     <w:rsid w:val="00B1328A"/>
+    <w:rsid w:val="00B13BED"/>
     <w:rsid w:val="00B16D6E"/>
     <w:rsid w:val="00B203F4"/>
-    <w:rsid w:val="00B25D9A"/>
     <w:rsid w:val="00B26048"/>
+    <w:rsid w:val="00B27CA9"/>
+    <w:rsid w:val="00B33014"/>
     <w:rsid w:val="00B43BA7"/>
-    <w:rsid w:val="00B579C8"/>
+    <w:rsid w:val="00B535EE"/>
     <w:rsid w:val="00B6035C"/>
     <w:rsid w:val="00B6173E"/>
     <w:rsid w:val="00B64B98"/>
+    <w:rsid w:val="00B6562B"/>
     <w:rsid w:val="00B7654B"/>
     <w:rsid w:val="00B871FE"/>
     <w:rsid w:val="00B91614"/>
-    <w:rsid w:val="00BA4165"/>
+    <w:rsid w:val="00B94FD8"/>
+    <w:rsid w:val="00BA5532"/>
     <w:rsid w:val="00BB73E2"/>
     <w:rsid w:val="00BC275E"/>
     <w:rsid w:val="00BD1F7E"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD5D69"/>
     <w:rsid w:val="00BF3FE2"/>
     <w:rsid w:val="00C112F7"/>
+    <w:rsid w:val="00C24E2A"/>
+    <w:rsid w:val="00C25FBE"/>
     <w:rsid w:val="00C26D95"/>
+    <w:rsid w:val="00C2725F"/>
+    <w:rsid w:val="00C34C44"/>
     <w:rsid w:val="00C35579"/>
+    <w:rsid w:val="00C3558E"/>
+    <w:rsid w:val="00C40DCD"/>
     <w:rsid w:val="00C44961"/>
+    <w:rsid w:val="00C742A9"/>
     <w:rsid w:val="00C87394"/>
     <w:rsid w:val="00C919F7"/>
+    <w:rsid w:val="00C93C64"/>
+    <w:rsid w:val="00CA1504"/>
     <w:rsid w:val="00CB01D8"/>
     <w:rsid w:val="00CB171E"/>
     <w:rsid w:val="00CB484D"/>
+    <w:rsid w:val="00CE1346"/>
+    <w:rsid w:val="00CF2422"/>
     <w:rsid w:val="00CF46C6"/>
+    <w:rsid w:val="00D02032"/>
     <w:rsid w:val="00D067EC"/>
     <w:rsid w:val="00D1158B"/>
     <w:rsid w:val="00D15FF9"/>
+    <w:rsid w:val="00D25CE4"/>
     <w:rsid w:val="00D315A0"/>
     <w:rsid w:val="00D4133D"/>
+    <w:rsid w:val="00D67E3A"/>
     <w:rsid w:val="00D846F3"/>
     <w:rsid w:val="00D87C22"/>
+    <w:rsid w:val="00DA37C1"/>
     <w:rsid w:val="00DB3630"/>
     <w:rsid w:val="00DB40FF"/>
     <w:rsid w:val="00DB53C4"/>
     <w:rsid w:val="00DC48DE"/>
+    <w:rsid w:val="00DC6622"/>
     <w:rsid w:val="00DD4750"/>
     <w:rsid w:val="00DE13C1"/>
+    <w:rsid w:val="00DE1492"/>
+    <w:rsid w:val="00E02963"/>
+    <w:rsid w:val="00E07029"/>
     <w:rsid w:val="00E35F27"/>
-    <w:rsid w:val="00E81145"/>
+    <w:rsid w:val="00E53E3B"/>
+    <w:rsid w:val="00E61829"/>
+    <w:rsid w:val="00E76405"/>
     <w:rsid w:val="00E83509"/>
     <w:rsid w:val="00E86C25"/>
     <w:rsid w:val="00E87CF5"/>
+    <w:rsid w:val="00E95F84"/>
     <w:rsid w:val="00E96887"/>
     <w:rsid w:val="00EB7FEB"/>
+    <w:rsid w:val="00EC4D76"/>
     <w:rsid w:val="00ED0F73"/>
     <w:rsid w:val="00ED1686"/>
     <w:rsid w:val="00EE780D"/>
+    <w:rsid w:val="00EF073E"/>
+    <w:rsid w:val="00EF7D8F"/>
+    <w:rsid w:val="00F00807"/>
     <w:rsid w:val="00F00A5C"/>
     <w:rsid w:val="00F0173C"/>
+    <w:rsid w:val="00F02FC9"/>
     <w:rsid w:val="00F22872"/>
     <w:rsid w:val="00F447B2"/>
     <w:rsid w:val="00F610A1"/>
+    <w:rsid w:val="00F634EA"/>
+    <w:rsid w:val="00F65F5B"/>
     <w:rsid w:val="00F7714E"/>
     <w:rsid w:val="00F87C57"/>
     <w:rsid w:val="00F91545"/>
+    <w:rsid w:val="00FB6837"/>
+    <w:rsid w:val="00FB7A21"/>
+    <w:rsid w:val="00FC28A9"/>
     <w:rsid w:val="00FC5B31"/>
     <w:rsid w:val="00FD2145"/>
+    <w:rsid w:val="00FD520E"/>
     <w:rsid w:val="00FE466C"/>
+    <w:rsid w:val="15F37D78"/>
+    <w:rsid w:val="519887D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66FDAA91"/>
-  <w15:docId w15:val="{EBA76290-B985-409C-A243-D1BC8BBB7E4B}"/>
+  <w15:docId w15:val="{D21966D0-3C76-4068-B84E-3ABACDFAB3BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5025,61 +5557,61 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006306BB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006306BB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5342,193 +5874,100 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="db3bd49b-6469-4f83-9a7a-f8009a209f85"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100879B507BE520C443B00FB92073FA9C1D" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="330fdedfe7f6541987cb552f8ee13536">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba1046fd-c884-4089-8bd3-7aba7cdf6f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fdeca8ac4bfdc03ada218ad78e1ec7d1" ns2:_="">
+    <xsd:import namespace="ba1046fd-c884-4089-8bd3-7aba7cdf6f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce8b8a0e-d8b5-4681-859f-a8e96dad8061" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba1046fd-c884-4089-8bd3-7aba7cdf6f2a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
-      </xsd:simpleType>
-[...85 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -5587,176 +6026,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{525FE753-05EA-4424-8704-55C6B89568EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394429EC-3BCE-4521-898B-10AACCCEC4F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fab8e3c7-a60f-4acd-a302-9fd87eec75f0"/>
+    <ds:schemaRef ds:uri="7a323f32-d77e-4f4c-8c56-8915ea7c5460"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CC5DAE7-3405-4472-B7E8-DC49EB3F0CAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394429EC-3BCE-4521-898B-10AACCCEC4F7}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{730A0470-AECB-4981-A7E4-BAEFDE899B8A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>888</Characters>
+  <Pages>2</Pages>
+  <Words>297</Words>
+  <Characters>1695</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NHSG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1041</CharactersWithSpaces>
+  <CharactersWithSpaces>1989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>w7x64woff</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100390177187106434681E1D52E04FA8941</vt:lpwstr>
+    <vt:lpwstr>0x010100879B507BE520C443B00FB92073FA9C1D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-[...19 lines deleted...]
-  </property>
 </Properties>
 </file>